--- v0 (2026-01-13)
+++ v1 (2026-10-20)
@@ -9,151 +9,257 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CAED4D4" w14:textId="77777777" w:rsidR="00B767FD" w:rsidRPr="001E14B9" w:rsidRDefault="00DF6F89" w:rsidP="00DE5CD5">
+    <w:p w14:paraId="2CAED4D4" w14:textId="61F79C82" w:rsidR="00B767FD" w:rsidRPr="001E14B9" w:rsidRDefault="00DF6F89" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">JUDUL </w:t>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00994EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>udul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:r w:rsidR="00A8203D" w:rsidRPr="00A8203D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Title Case</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8203D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Font Times New Roman, 12pt, Bold, Align Center</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A27A301" w14:textId="77777777" w:rsidR="00DF6F89" w:rsidRPr="001E14B9" w:rsidRDefault="00DF6F89" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA53CF8" w14:textId="77777777" w:rsidR="00DF6F89" w:rsidRPr="001E14B9" w:rsidRDefault="00DF6F89" w:rsidP="00DE5CD5">
+    <w:p w14:paraId="6DA53CF8" w14:textId="68441EF3" w:rsidR="00DF6F89" w:rsidRPr="001E14B9" w:rsidRDefault="00DF6F89" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">TITLE </w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00994EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00994EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>IN ENGLISH (</w:t>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00994EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>nglish</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8203D" w:rsidRPr="00A8203D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Title Case</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8203D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Font Times New Roman, 12pt, Bold, Align Center</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7720ED9A" w14:textId="77777777" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="0004403C" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -214,63 +320,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nama </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nama Penulis</w:t>
+      </w:r>
       <w:r w:rsidR="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B767FD" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -287,1517 +382,232 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12pt, Bold, Align Center</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5AEF2C" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A965D53" w14:textId="3C5FE7FB" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
+    <w:p w14:paraId="6A965D53" w14:textId="3C5FE7FB" w:rsidR="0004403C" w:rsidRPr="005A1A85" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E14B9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6F89" w:rsidRPr="001E14B9">
+      <w:r w:rsidR="00DF6F89" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00DF6F89" w:rsidRPr="001E14B9">
+        </w:rPr>
+        <w:t>Program studi</w:t>
+      </w:r>
+      <w:r w:rsidR="0004403C" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F89" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DF6F89" w:rsidRPr="001E14B9">
+        </w:rPr>
+        <w:t xml:space="preserve"> Fakultas, Universitas</w:t>
+      </w:r>
+      <w:r w:rsidR="0004403C" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00DF6F89" w:rsidRPr="001E14B9">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F89" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00DF6F89" w:rsidRPr="001E14B9">
+        </w:rPr>
+        <w:t>Alamat Instansi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25871A30" w14:textId="46534F4A" w:rsidR="00FD18EA" w:rsidRPr="005A1A85" w:rsidRDefault="001E14B9" w:rsidP="00DE5CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        </w:rPr>
+        <w:t>Program studi, Fakultas,  Universitas, Alamat Instansi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jika berbeda afiliasi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B045F88" w14:textId="77777777" w:rsidR="00270519" w:rsidRPr="005A1A85" w:rsidRDefault="0004403C" w:rsidP="00DE5CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...52 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">*Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:r w:rsidR="00FD18EA" w:rsidRPr="005A1A85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>e-mail@e-email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01D1B1D0" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E14B9">
+      <w:r w:rsidRPr="005A1A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(11pt, Italic, Align Center)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649F1E06" w14:textId="77777777" w:rsidR="00270519" w:rsidRPr="001E14B9" w:rsidRDefault="00270519" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="474FC57E" w14:textId="77777777" w:rsidR="00270519" w:rsidRPr="001E14B9" w:rsidRDefault="00270519" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Judul</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E14B9">
+        <w:t>Judul harus relatif singkat tetapi informatif. Untuk kajian pustaka, di</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1168 lines deleted...]
-        <w:t xml:space="preserve"> nama masing-masing. </w:t>
+        <w:t xml:space="preserve">belakang judul agar ditulis: Suatu Kajian Pustaka. Judul harus dituliskan dalam bahasa Indonesia dan bahasa Inggris. Nama lengkap setiap penulis tanpa gelar akademik. Alamat kelembagaan, organisasi, instansi atau institusi penulis ditulis lengkap. Penulis utama harus ditandai dengan tanda bintang (sebagai penulis korespodensi) dan menyertakan alamat e-mail. Jika para penulis berasal dari berbagai organisasi, alamat mereka juga harus disebutkan dan ditunjukkan menggunakan nomor di belakang nama masing-masing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A58402C" w14:textId="77777777" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="0004403C" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A2CA2E" w14:textId="77777777" w:rsidR="00CF032F" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1806,501 +616,59 @@
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>INTISARI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E32F34B" w14:textId="77777777" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="00CF032F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Intisari</w:t>
-[...441 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Intisari terdiri atas maksimal 250 kata, secara singkat dan jelas mengutarakan tujuan, metode dan hasil penelitian serta manfaatnya. Intisari ditulis dalam bahasa Indonesia dan Inggris, diketik dengan jarak 1 spasi</w:t>
+      </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73AC6101" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37125E9F" w14:textId="77777777" w:rsidR="00F63F96" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -2344,81 +712,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NH</w:t>
       </w:r>
       <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>histopatologi</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>histopatologi, insang</w:t>
+      </w:r>
       <w:r w:rsidR="00CF032F" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, Danau Batur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C4CBF5" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D159CF" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2435,510 +781,86 @@
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386F31F1" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> terdiri atas maksimal 250 kata, secara singkat dan jelas mengutarakan tujuan, metode dan hasil penelitian serta manfaatnya. Intisari ditulis dalam bahasa Inggris</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jika naskah dalam bahasa Indonesia)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>terdiri</w:t>
-[...430 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, diketik dengan jarak 1 spasi</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDBB8EE" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="345235CA" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2962,92 +884,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>: ammonia (NH</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>), histopatolog</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>histopatolog</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>gill</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, Batur</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lake</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E64A1E" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3192,1485 +1101,122 @@
     </w:p>
     <w:p w14:paraId="6333CC5F" w14:textId="77777777" w:rsidR="00F63F96" w:rsidRPr="001E14B9" w:rsidRDefault="00270519" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Memberikan</w:t>
-[...269 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Memberikan penjelasan singkat mengenai latar belakang, dasar pemikiran, maksud dan tujuan penelitian yang disajikan dalam naskah.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5534503F" w14:textId="77777777" w:rsidR="00180E02" w:rsidRPr="001E14B9" w:rsidRDefault="00180E02" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t>Judul</w:t>
-[...809 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Judul bab, sub bab, sub-sub bab ditulis mulai dari tepi tanpa diakhiri titik, font tebal (bold).  Judul setiap bab dengan huruf besar (kapital). Sub judul ditulis dengan huruf besar pada huruf permulaan setiap kata. Sub-sub judul ditulis dengan huruf kecil, kecuali huruf kata pertama di awal kalimat ditulis dengan huruf besar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F764C4" w14:textId="77777777" w:rsidR="00180E02" w:rsidRDefault="00180E02" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...160 lines deleted...]
-        <w:t xml:space="preserve"> Wina </w:t>
+        <w:t xml:space="preserve">Dalam mengutip pendapat orang lain, digunakan sistem nama penulis dan tahun. Contoh: Jansman (1993) atau Wina </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (2000) </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> (Wina </w:t>
+        <w:t xml:space="preserve">. (2000) apabila di awal kalimat, di akhir kalimat ditulis (Wina </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
         <w:t>., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140C0003" w14:textId="77777777" w:rsidR="001667BE" w:rsidRPr="001E14B9" w:rsidRDefault="001667BE" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4795,511 +1341,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0B34FAB5" w14:textId="77777777" w:rsidR="00DE420D" w:rsidRPr="001E14B9" w:rsidRDefault="00DE420D" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metode yang </w:t>
-[...459 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Metode yang digunakan harus diuraikan secara singkat dan mengutip referensi. Metode baru atau diubah (dimodifikasi) dapat dijelaskan secara rinci. Metode statistik dan tingkat signifikansi yang dipilih harus dinyatakan secara jelas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A82A921" w14:textId="77777777" w:rsidR="00270519" w:rsidRPr="001E14B9" w:rsidRDefault="00270519" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519F1361" w14:textId="77777777" w:rsidR="00DE420D" w:rsidRPr="001E14B9" w:rsidRDefault="00FE5FF0" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
@@ -5318,1413 +1404,103 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Hasil (results)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB75983" w14:textId="77777777" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="00DE420D" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bagian yang </w:t>
-[...1299 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Bagian yang mengandung cukup penjelasan dan interpretasi untuk memungkinkan pembaca memahami informasi apa yang diperoleh dalam pengamatan atau percobaan. Semua tabel dan gambar harus dirujuk dalam teks dan diberi nomor urut, judul singkat tetapi jelas dandibuat pada satu halaman (tidak terpotong). Hasil yang sudah ditulis dalam bentuk tabel tidak perlu diulang dalam bentuk lain (grafik atau histogram). Tabel dibuat dengan bentuk terbuka dan diberi judul tentang isi tabel. Keterangan isi tabel, bila diperlukan, dicantumkan sebagai catatan kaki, diberi nomor.</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dimungkinkan huruf atau angka dalam tabel dengan </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> yang lebih kecil.</w:t>
+        <w:t xml:space="preserve"> Dimungkinkan huruf atau angka dalam tabel dengan font yang lebih kecil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1D84C" w14:textId="77777777" w:rsidR="00881EAC" w:rsidRPr="001E14B9" w:rsidRDefault="00881EAC" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B03B00D" w14:textId="77777777" w:rsidR="00FD18EA" w:rsidRPr="001E14B9" w:rsidRDefault="00881EAC" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E14B9">
-[...5 lines deleted...]
-        <w:t>Tabel 1.</w:t>
+      <w:r w:rsidRPr="007F6209">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabel 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Contoh format tabel</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
@@ -6736,71 +1512,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">judul tabel </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">judul tabel font </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pt, Align Center)</w:t>
@@ -7880,125 +2636,85 @@
               </w:rPr>
               <w:t>-N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A8C7A06" w14:textId="77777777" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="00FD18EA" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keterangan: keterangan tabel </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Keterangan: keterangan tabel font </w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pt, Align Center</w:t>
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tabel </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Center.</w:t>
+        <w:t>, tabel Align Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3210F8" w14:textId="77777777" w:rsidR="009944E3" w:rsidRPr="001E14B9" w:rsidRDefault="009944E3" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC1DD4D" w14:textId="3F71C21F" w:rsidR="00BB427F" w:rsidRPr="001E14B9" w:rsidRDefault="00BB427F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
@@ -8016,529 +2732,58 @@
       </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31539955" w14:textId="77777777" w:rsidR="00BB427F" w:rsidRPr="001E14B9" w:rsidRDefault="00BB427F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Memberikan</w:t>
-[...469 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Memberikan interpretasi dari hasil yang diperoleh dalam perspektif hasil penelitian sebelumnya dan penelitian saat ini yang relevan dengan hasil penelitian. Memastikan bahwa hasil dari masing-masing tujuan dinyatakan dan diinterpretasikan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2E1ADB" w14:textId="77777777" w:rsidR="00BB427F" w:rsidRPr="001E14B9" w:rsidRDefault="00BB427F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C9409D" w14:textId="083F8CC1" w:rsidR="0004403C" w:rsidRPr="001E14B9" w:rsidRDefault="00B658FF" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
@@ -8621,212 +2866,128 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Gambar 1</w:t>
       </w:r>
       <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Contoh</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E14B9">
+        <w:t>Contoh gambar</w:t>
+      </w:r>
+      <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">font </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pt, Align Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...142 lines deleted...]
-        <w:t>, 2016</w:t>
+        <w:t>Sumber: Dokumentasi Pribadi, 2016</w:t>
       </w:r>
       <w:r w:rsidR="0004403C" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D43871" w14:textId="77777777" w:rsidR="00BB427F" w:rsidRPr="001E14B9" w:rsidRDefault="00BB427F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8846,280 +3007,109 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B1279C" w14:textId="726CD64B" w:rsidR="00BB427F" w:rsidRPr="001E14B9" w:rsidRDefault="00BB427F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hasil (results) dan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Hasil (results) dan pembahasan (discussion) juga dapat dikombinasikan dalam satu bagian yaitu </w:t>
+      </w:r>
+      <w:r w:rsidR="00270519" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HASIL DAN </w:t>
+      </w:r>
+      <w:r w:rsidR="00270519" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEMBAHASAN </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(RESULTS AND DISCUSSION, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>jika naskah dalam bahasa Inggris</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pembahasan</w:t>
-[...218 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>apabila diperlukan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E493A21" w14:textId="77777777" w:rsidR="00737C69" w:rsidRPr="001E14B9" w:rsidRDefault="00737C69" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A47CF25" w14:textId="77777777" w:rsidR="00F63F96" w:rsidRPr="001E14B9" w:rsidRDefault="00F63F96" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
@@ -9155,249 +3145,58 @@
         <w:t>jika naskah dalam bahasa Inggris</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE27909" w14:textId="77777777" w:rsidR="00737C69" w:rsidRPr="001E14B9" w:rsidRDefault="00DB661F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Memuat</w:t>
-[...189 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Memuat kesimpulan singkat dari tujuan penelitian diikuti dengan prospek masa depan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4A29C2" w14:textId="77777777" w:rsidR="00DB661F" w:rsidRPr="001E14B9" w:rsidRDefault="00DB661F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E30C900" w14:textId="77777777" w:rsidR="00F63F96" w:rsidRPr="001E14B9" w:rsidRDefault="00F63F96" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
@@ -9451,269 +3250,58 @@
         <w:t>jika naskah dalam bahasa Inggris</w:t>
       </w:r>
       <w:r w:rsidR="00FD18EA" w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709BD073" w14:textId="77777777" w:rsidR="00737C69" w:rsidRPr="001E14B9" w:rsidRDefault="00DB661F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E14B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Informasi</w:t>
-[...209 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Informasi mengenai dukungan dana (hibah) atau dukungan lainnya dalam pelaksanaan penelitian dan penulisan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2498C89C" w14:textId="77777777" w:rsidR="00DB661F" w:rsidRPr="001E14B9" w:rsidRDefault="00DB661F" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1454D3D4" w14:textId="77777777" w:rsidR="00737C69" w:rsidRPr="001E14B9" w:rsidRDefault="00F63F96" w:rsidP="00DE5CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9952,69 +3540,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4523EBA2" w14:textId="77777777" w:rsidR="00D50407" w:rsidRPr="00D50407" w:rsidRDefault="00D50407" w:rsidP="00D50407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50407">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author, A. A., &amp; Author, B. B. (Year). Title of the article. Title of the Journal, </w:t>
-[...17 lines deleted...]
-        <w:t>Issue), page range. https://doi.org/xxxxx</w:t>
+        <w:t>Author, A. A., &amp; Author, B. B. (Year). Title of the article. Title of the Journal, Volume(Issue), page range. https://doi.org/xxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E138337" w14:textId="77777777" w:rsidR="00D50407" w:rsidRPr="00D50407" w:rsidRDefault="00D50407" w:rsidP="00D50407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50407">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9D94E6" w14:textId="77777777" w:rsidR="00D50407" w:rsidRPr="00D50407" w:rsidRDefault="00D50407" w:rsidP="00D50407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10368,61 +3938,61 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F63F96" w:rsidRPr="001E14B9" w:rsidSect="00F13142">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="2160" w:right="864" w:bottom="2160" w:left="864" w:header="720" w:footer="431" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="719DA103" w14:textId="77777777" w:rsidR="00C956C1" w:rsidRDefault="00C956C1">
+    <w:p w14:paraId="6D546DF4" w14:textId="77777777" w:rsidR="00791FF5" w:rsidRDefault="00791FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E128895" w14:textId="77777777" w:rsidR="00C956C1" w:rsidRDefault="00C956C1">
+    <w:p w14:paraId="55290276" w14:textId="77777777" w:rsidR="00791FF5" w:rsidRDefault="00791FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10595,61 +4165,61 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002A32FD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="63493710" w14:textId="77777777" w:rsidR="001D423E" w:rsidRDefault="001D423E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69E63F2A" w14:textId="77777777" w:rsidR="00C956C1" w:rsidRDefault="00C956C1">
+    <w:p w14:paraId="27D965A3" w14:textId="77777777" w:rsidR="00791FF5" w:rsidRDefault="00791FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7162187A" w14:textId="77777777" w:rsidR="00C956C1" w:rsidRDefault="00C956C1">
+    <w:p w14:paraId="224B7AF2" w14:textId="77777777" w:rsidR="00791FF5" w:rsidRDefault="00791FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13A05742" w14:textId="34AA3B30" w:rsidR="001E14B9" w:rsidRPr="001667BE" w:rsidRDefault="00316350" w:rsidP="001E14B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001667BE">
@@ -11189,73 +4759,51 @@
   <w:p w14:paraId="7B6644AE" w14:textId="77777777" w:rsidR="00C3750C" w:rsidRPr="00FD18EA" w:rsidRDefault="00C3750C" w:rsidP="005638D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4500"/>
         <w:tab w:val="clear" w:pos="9020"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook"/>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD18EA">
       <w:rPr>
         <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook"/>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">J U R N A </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> E T A M O R F O S A</w:t>
+      <w:t>J U R N A L  M E T A M O R F O S A</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D65AFF7" w14:textId="77777777" w:rsidR="00C3750C" w:rsidRPr="00FD18EA" w:rsidRDefault="00C3750C" w:rsidP="00F02D7E">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD18EA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="28"/>
@@ -12511,51 +6059,50 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="725645672">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1826192742">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="37509597">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1228418475">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="864440830">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1082413401">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -12573,201 +6120,212 @@
     <w:rsid w:val="000E142F"/>
     <w:rsid w:val="000F0B8B"/>
     <w:rsid w:val="00104979"/>
     <w:rsid w:val="0013097D"/>
     <w:rsid w:val="00154E32"/>
     <w:rsid w:val="0016503E"/>
     <w:rsid w:val="001667BE"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="00180E02"/>
     <w:rsid w:val="00183688"/>
     <w:rsid w:val="001A25DB"/>
     <w:rsid w:val="001C443C"/>
     <w:rsid w:val="001C73A2"/>
     <w:rsid w:val="001D423E"/>
     <w:rsid w:val="001E14B9"/>
     <w:rsid w:val="001E17B5"/>
     <w:rsid w:val="001E3256"/>
     <w:rsid w:val="001F1BFE"/>
     <w:rsid w:val="001F4B2B"/>
     <w:rsid w:val="00214174"/>
     <w:rsid w:val="00261BB0"/>
     <w:rsid w:val="00270519"/>
     <w:rsid w:val="00284F3B"/>
     <w:rsid w:val="002A32FD"/>
     <w:rsid w:val="002A5BC9"/>
+    <w:rsid w:val="002B3B50"/>
     <w:rsid w:val="002C08D0"/>
     <w:rsid w:val="002F2D74"/>
     <w:rsid w:val="002F47A0"/>
     <w:rsid w:val="003021F8"/>
     <w:rsid w:val="00306C64"/>
     <w:rsid w:val="00316350"/>
     <w:rsid w:val="00322CF0"/>
     <w:rsid w:val="003944EC"/>
     <w:rsid w:val="003A0AC8"/>
     <w:rsid w:val="003A0B70"/>
     <w:rsid w:val="003E0FFB"/>
+    <w:rsid w:val="003E4F9C"/>
     <w:rsid w:val="003E5BB8"/>
     <w:rsid w:val="003F6AE4"/>
     <w:rsid w:val="00427369"/>
     <w:rsid w:val="004337AC"/>
     <w:rsid w:val="00462BAC"/>
     <w:rsid w:val="00471116"/>
     <w:rsid w:val="00481639"/>
     <w:rsid w:val="0048226A"/>
     <w:rsid w:val="004838D5"/>
     <w:rsid w:val="004845A3"/>
     <w:rsid w:val="004A65E1"/>
     <w:rsid w:val="004C1D64"/>
+    <w:rsid w:val="004C236B"/>
     <w:rsid w:val="004E084C"/>
     <w:rsid w:val="00542A8D"/>
     <w:rsid w:val="00550A2F"/>
     <w:rsid w:val="005638D3"/>
     <w:rsid w:val="00563D37"/>
     <w:rsid w:val="0057639B"/>
     <w:rsid w:val="00585BC3"/>
+    <w:rsid w:val="005A1A85"/>
     <w:rsid w:val="005A2392"/>
     <w:rsid w:val="005D4B06"/>
     <w:rsid w:val="00607216"/>
     <w:rsid w:val="0061236C"/>
     <w:rsid w:val="00613DFA"/>
     <w:rsid w:val="0064232D"/>
     <w:rsid w:val="00652F35"/>
     <w:rsid w:val="00665645"/>
     <w:rsid w:val="00666403"/>
     <w:rsid w:val="00672387"/>
     <w:rsid w:val="006764A0"/>
     <w:rsid w:val="00691BB1"/>
     <w:rsid w:val="006A224C"/>
     <w:rsid w:val="006A3A8B"/>
     <w:rsid w:val="006A6651"/>
     <w:rsid w:val="006D4290"/>
     <w:rsid w:val="006D491A"/>
     <w:rsid w:val="006F6B5D"/>
     <w:rsid w:val="007138B3"/>
     <w:rsid w:val="00737C13"/>
     <w:rsid w:val="00737C69"/>
     <w:rsid w:val="00742B0E"/>
     <w:rsid w:val="007445AB"/>
     <w:rsid w:val="007704E7"/>
     <w:rsid w:val="0077125A"/>
     <w:rsid w:val="00775976"/>
     <w:rsid w:val="007769E7"/>
     <w:rsid w:val="0078580F"/>
+    <w:rsid w:val="00791FF5"/>
     <w:rsid w:val="00797D4F"/>
     <w:rsid w:val="007A3994"/>
     <w:rsid w:val="007C0469"/>
     <w:rsid w:val="007E5820"/>
     <w:rsid w:val="007F07D8"/>
+    <w:rsid w:val="007F6209"/>
     <w:rsid w:val="00802EE3"/>
     <w:rsid w:val="00807642"/>
     <w:rsid w:val="00816607"/>
     <w:rsid w:val="00816F57"/>
     <w:rsid w:val="00817564"/>
     <w:rsid w:val="0083536A"/>
     <w:rsid w:val="00872FB2"/>
     <w:rsid w:val="00881EAC"/>
     <w:rsid w:val="008964C6"/>
     <w:rsid w:val="008C10A6"/>
     <w:rsid w:val="008E6A30"/>
     <w:rsid w:val="00936D7B"/>
     <w:rsid w:val="00937169"/>
     <w:rsid w:val="00961FB8"/>
     <w:rsid w:val="0096719B"/>
     <w:rsid w:val="00982BCE"/>
     <w:rsid w:val="00991D6D"/>
     <w:rsid w:val="009944E3"/>
+    <w:rsid w:val="00994EAA"/>
     <w:rsid w:val="009A3B3B"/>
     <w:rsid w:val="009B10B7"/>
     <w:rsid w:val="009C263D"/>
     <w:rsid w:val="009C34D9"/>
     <w:rsid w:val="009D01BF"/>
     <w:rsid w:val="009D0DCC"/>
     <w:rsid w:val="009F1E10"/>
     <w:rsid w:val="00A1282F"/>
     <w:rsid w:val="00A32EAD"/>
     <w:rsid w:val="00A453F7"/>
     <w:rsid w:val="00A47A57"/>
     <w:rsid w:val="00A5528E"/>
     <w:rsid w:val="00A55BE2"/>
     <w:rsid w:val="00A55E26"/>
     <w:rsid w:val="00A75654"/>
+    <w:rsid w:val="00A8203D"/>
     <w:rsid w:val="00A83B3B"/>
     <w:rsid w:val="00A84A95"/>
     <w:rsid w:val="00A87D67"/>
     <w:rsid w:val="00AA2330"/>
     <w:rsid w:val="00AA47A4"/>
     <w:rsid w:val="00AB3FA3"/>
     <w:rsid w:val="00AC7C3D"/>
     <w:rsid w:val="00AD445F"/>
     <w:rsid w:val="00AF0DE4"/>
     <w:rsid w:val="00B004BE"/>
     <w:rsid w:val="00B03FF4"/>
     <w:rsid w:val="00B1117F"/>
     <w:rsid w:val="00B20B54"/>
     <w:rsid w:val="00B2135F"/>
     <w:rsid w:val="00B26316"/>
     <w:rsid w:val="00B34563"/>
     <w:rsid w:val="00B46B63"/>
     <w:rsid w:val="00B51EA4"/>
     <w:rsid w:val="00B54CED"/>
     <w:rsid w:val="00B658FF"/>
     <w:rsid w:val="00B767FD"/>
     <w:rsid w:val="00B93E1F"/>
     <w:rsid w:val="00BA0E62"/>
     <w:rsid w:val="00BB427F"/>
     <w:rsid w:val="00BC2B45"/>
     <w:rsid w:val="00BF6C9F"/>
     <w:rsid w:val="00C00ACE"/>
     <w:rsid w:val="00C00DB0"/>
     <w:rsid w:val="00C3750C"/>
     <w:rsid w:val="00C714CB"/>
     <w:rsid w:val="00C900B0"/>
     <w:rsid w:val="00C94EEA"/>
     <w:rsid w:val="00C956C1"/>
     <w:rsid w:val="00CA2DEB"/>
     <w:rsid w:val="00CB2702"/>
     <w:rsid w:val="00CE6E51"/>
     <w:rsid w:val="00CF032F"/>
     <w:rsid w:val="00D16899"/>
     <w:rsid w:val="00D441CD"/>
     <w:rsid w:val="00D50407"/>
     <w:rsid w:val="00D51A89"/>
     <w:rsid w:val="00D56BAB"/>
+    <w:rsid w:val="00D60165"/>
     <w:rsid w:val="00D82AF8"/>
+    <w:rsid w:val="00D873F6"/>
     <w:rsid w:val="00D97152"/>
     <w:rsid w:val="00DB661F"/>
     <w:rsid w:val="00DB6A3E"/>
     <w:rsid w:val="00DE420D"/>
     <w:rsid w:val="00DE5CD5"/>
     <w:rsid w:val="00DF6F89"/>
     <w:rsid w:val="00E010EF"/>
     <w:rsid w:val="00E01B9B"/>
     <w:rsid w:val="00E36180"/>
     <w:rsid w:val="00E50F26"/>
     <w:rsid w:val="00E62AF3"/>
     <w:rsid w:val="00E74060"/>
+    <w:rsid w:val="00E779C5"/>
     <w:rsid w:val="00E972C4"/>
     <w:rsid w:val="00E97FE2"/>
     <w:rsid w:val="00EA08B0"/>
     <w:rsid w:val="00EF20E5"/>
     <w:rsid w:val="00F02D7E"/>
     <w:rsid w:val="00F06D87"/>
     <w:rsid w:val="00F13142"/>
     <w:rsid w:val="00F27BAC"/>
     <w:rsid w:val="00F347F5"/>
     <w:rsid w:val="00F42632"/>
     <w:rsid w:val="00F45FC7"/>
     <w:rsid w:val="00F47092"/>
     <w:rsid w:val="00F63F96"/>
     <w:rsid w:val="00F66213"/>
     <w:rsid w:val="00F75ABA"/>
     <w:rsid w:val="00F9397C"/>
     <w:rsid w:val="00F96815"/>
     <w:rsid w:val="00FB1309"/>
     <w:rsid w:val="00FC0FA8"/>
     <w:rsid w:val="00FC34D8"/>
     <w:rsid w:val="00FC53B5"/>
     <w:rsid w:val="00FD18EA"/>
     <w:rsid w:val="00FE5FF0"/>
     <w:rsid w:val="00FF1385"/>
   </w:rsids>
@@ -13834,75 +7392,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBA2C03E-78EB-4A7F-A152-D49A4EF8863A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>982</Words>
-  <Characters>5604</Characters>
+  <Words>986</Words>
+  <Characters>5624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6573</CharactersWithSpaces>
+  <CharactersWithSpaces>6597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2818052</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:e-mail@e-email.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>